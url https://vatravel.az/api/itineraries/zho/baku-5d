--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,985 +1,580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...20 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...28 lines deleted...]
-          <w:szCs w:val="34"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="BF8F00"/>
         </w:rPr>
         <w:t xml:space="preserve">巴库——随风摇曳的火焰</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...67 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 晚</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:before="80" w:after="180"/>
+        <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5334000" cy="2886075"/>
-[...5 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:extent cx="6026150" cy="1980569"/>
+            <wp:docPr id="2" name="Programme photo" descr="巴库——随风摇曳的火焰"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2" name="Programme photo"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5334000" cy="2886075"/>
+                      <a:ext cx="6026150" cy="1980569"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...54 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="160" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">保证出发日期</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="140" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">目前没有公布此语言的出发日期。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第1天: 抵达巴库</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">抵达巴库机场。可选酒店接送服务，夜宿巴库。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...184 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">行程于09:15开始。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第2天: 巴库 – 戈布斯坦 – 巴库</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">早餐后前往距巴库约60公里的戈布斯坦，参观博物馆，了解当地岩画。 戈布斯坦岩画文化景观被列入联合国教科文组织世界遗产。半荒漠高原的巨石上保留着数千幅雕刻，猎人、野生动物、船只和成群舞者记录了古代居民的生活、迁移与信仰。博物馆结合史前聚落和环境变化介绍这些图像，帮助理解石面上看似简单的人物与符号。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">返回巴库，漫步伊切里谢赫尔老城，欣赏历史建筑和石油大亨的旧居。参观希尔万沙宫、处女塔、圣巴多罗买教堂遗址、古老浴室及历史清真寺。 伊切里舍赫尔是至今仍有人居住的巴库城墙内旧城，与希尔万沙宫和处女塔共同列入联合国教科文组织世界遗产。狭窄巷道连接着中世纪商贸城市的清真寺、商队客栈和浴室。十五世纪宫殿群曾是希尔万统治者的住所，厚重石墙围成的圆柱形处女塔则是首都最古老的地标之一。这些建筑展示了石油繁荣改变周边街道之前的巴库。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">含午餐，晚餐自理，夜宿巴库。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第3天: 巴库 – 阿布歇隆半岛 – 巴库</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">早餐后前往巴库观景点，俯瞰里海海湾。游览阿布歇隆半岛，参观苏拉哈尼的阿泰什加火神庙和亚纳尔达格火焰山。 阿泰什加的石围墙内设有中央火坛，周围排列着昔日朝圣者使用的小房间。铭文与庭院记录了来到阿布歇隆的印度教和锡克教商人，也延续了当地更古老的火崇拜传统。现存建筑主要建于十七至十八世纪，当时商路将巴库与印度次大陆连接起来。 亚纳尔达格山坡逸出的天然气，在岩石底部维持着一线火焰。火来自地下气体，并非火山喷发，直观解释了阿塞拜疆“火之国”的名称。低矮坡面与裸露岩层显示出这一自然现象和阿泰什加火坛的不同。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">返回巴库，欣赏扎哈·哈迪德设计的盖达尔·阿利耶夫中心 (仅外观参观)，游览以新鲜农产品、香料和当地特产闻名的绿色市场。 扎哈·哈迪德设计的海达尔·阿利耶夫中心以连续的白色曲线著称。建筑表面从广场升起，弯折成为屋顶，突破传统直线立面的形式。从外部不同角度可以看出建筑与绿地共同形成的整体构图。本项为外观参观，不承诺进入展览空间。 雅希尔市场的摊位陈列着时令水果、香草、坚果、干果和香料。石榴、茶叶和腌制食品都是阿塞拜疆厨房中常见的产品。这里展示各地区农产品如何汇集巴库，也能近距离观察居民日常采购：一筐筐水果旁，是售卖腌菜与地方特产的小摊。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">含午餐，夜宿巴库。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第4天: 巴库：艺术、博物馆与海滨</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">早餐后参观YARAT当代艺术空间和地毯博物馆。 博物馆卷起地毯的外形预示着内部的收藏。不同色彩、几何边饰和花卉纹样体现各地区织造传统，平织与打结地毯展示不同技术。展陈说明地毯在家庭和仪式中的用途，让熟悉的装饰品成为了解地方手工艺的线索。 YARAT在滨水地区改建的工业建筑中展示当代艺术。绘画、装置、摄影和影像探讨阿塞拜疆及周边地区的现代生活与思想。这里提供与巴库历史类收藏不同的视角，具体作品随展览更替而变化。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">漫步里海海滨大道，在当地餐厅用午餐。下午参观阿塞拜疆国家历史博物馆及哈吉·泽纳拉布丁·塔吉耶夫故居。 国家历史博物馆设在石油企业家和慈善家哈吉·泽纳拉布丁·塔吉耶夫的旧宅中。考古器物、武器、钱币和生活用品介绍阿塞拜疆的不同时期。修复后的家庭房间通过装饰天花板、会客厅和十九世纪末的家具，展示巴库石油财富如何体现在住宅中。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">返回酒店，夜宿巴库。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第5天: 离开巴库</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">酒店早餐后，根据航班时刻自由活动，随后前往机场。须在12:00前退房。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="rId1"/>
+      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1850" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="500" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2500"/>
+        <w:tab w:val="left" w:pos="5000"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">+994 51 585 55 64</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...12 lines deleted...]
-        <w:szCs w:val="16"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">+994 50 644 93 49</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">incoming@vatravel.az</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...14 lines deleted...]
-      <w:t xml:space="preserve">vatravel.az</w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">www.vatravel.az</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="1943100" cy="295275"/>
-[...5 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="2080000" cy="315410"/>
+          <wp:docPr id="1" name="VATRAVEL logo"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="VATRAVEL logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId0" cstate="none"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1943100" cy="295275"/>
+                    <a:ext cx="2080000" cy="315410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:rtl w:val="false"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+        <w:lang w:val="zh-CN" w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...185 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...38 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/programme.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/></Relationships>
+</file>