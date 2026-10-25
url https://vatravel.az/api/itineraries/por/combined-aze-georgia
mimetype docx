--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,1193 +1,894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...20 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...28 lines deleted...]
-          <w:szCs w:val="34"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="BF8F00"/>
         </w:rPr>
         <w:t xml:space="preserve">Azerbaijão e Geórgia: a ponte entre o Oriente e o Ocidente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...67 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 noites</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:before="80" w:after="180"/>
+        <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4572000" cy="3048000"/>
-[...5 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:extent cx="6026150" cy="1980569"/>
+            <wp:docPr id="2" name="Programme photo" descr="Azerbaijão e Geórgia: a ponte entre o Oriente e o Ocidente"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2" name="Programme photo"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="3048000"/>
+                      <a:ext cx="6026150" cy="1980569"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...54 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="160" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datas de partidas garantidas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="140" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atualmente não há partidas publicadas neste idioma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 1: Chegada a Baku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Chegada ao aeroporto de Baku. Transfer opcional para o hotel e alojamento na cidade.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...392 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O circuito começa às 09:15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 2: Baku – Gobustan – Baku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depois do pequeno-almoço, viagem para Gobustan e visita ao museu e à zona arqueológica das gravuras rupestres. A paisagem de arte rupestre de Gobustan, Património Mundial da UNESCO, conserva milhares de gravuras nos blocos de um planalto semidesértico. Caçadores, animais selvagens, barcos e grupos de dançarinos revelam a vida, as deslocações e as crenças de comunidades antigas. O museu explica estas imagens através dos povoados pré-históricos e das mudanças do ambiente, ajudando a interpretar as pequenas figuras na pedra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuação para os vulcões de lama. Os vulcões de lama resultam de gases que sobem através da água e dos sedimentos subterrâneos. Bolhas rompem a superfície cinzenta e pequenos cones acumulam-se junto às aberturas, formando uma paisagem nua moldada por lama, em vez de lava. O Azerbaijão reúne uma concentração excecional destas formações. São uma atração natural distinta do sítio UNESCO de arte rupestre de Gobustan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regresso a Baku para almoço e visita à Mesquita de Bibi-Heybat. Bibi-Heybat é uma mesquita de peregrinação na entrada sul de Baku, frente à costa do Cáspio. O conjunto atual reconstrói um santuário histórico destruído na época soviética. Cúpulas, minaretes e interiores decorados tornam-na uma referência do património islâmico. Continua a ser um lugar de culto, com visita sujeita às regras de acesso e oração.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Passeio por Icherisheher, com as mesquitas históricas, o Palácio dos Shirvanshahs, o exterior da Torre da Donzela, as ruínas da Igreja de São Bartolomeu e o antigo hammam. Icherisheher é a cidade amuralhada de Baku, ainda habitada e reconhecida pela UNESCO com o Palácio dos Shirvanshahs e a Torre da Donzela. As ruelas ligam mesquitas, caravançarais e banhos da cidade mercantil medieval. O palácio do século XV foi residência dos governantes de Shirvan; a torre cilíndrica, com espessas paredes de pedra, é um dos monumentos mais antigos da capital. A arquitetura mostra Baku antes das transformações da era do petróleo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alojamento em Baku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 3: Baku – Península de Absheron – Baku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeno-almoço e visita ao miradouro de Baku, com vista para a baía do Cáspio. Excursão à Península de Absheron para visitar o Templo do Fogo de Ateshgah, em Surakhani, e Yanar Dag. O recinto de pedra de Ateshgah rodeia um altar central do fogo e pequenas celas usadas pelos peregrinos. As inscrições e o pátio recordam os comerciantes hindus e sikhs que viajavam até Absheron, a par das antigas tradições locais de culto do fogo. O conjunto conservado data sobretudo dos séculos XVII e XVIII, quando as rotas comerciais ligavam Baku ao subcontinente indiano. Em Yanar Dag, o gás natural que sai da encosta alimenta uma linha de chamas na base da rocha. O fogo vem do solo, não de uma erupção vulcânica, explicando de forma visível o nome “Terra do Fogo”. A colina baixa e a rocha exposta distinguem este fenómeno natural do altar de Ateshgah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No regresso a Baku, visita ao Centro Heydar Aliyev (visita exterior), de Zaha Hadid, e ao Yashil Bazaar, conhecido pelos produtos frescos, especiarias e especialidades locais. O Centro Heydar Aliyev de Zaha Hadid distingue-se pelas curvas brancas contínuas: a superfície eleva-se da praça e dobra-se até formar a cobertura, evitando as linhas retas de uma fachada convencional. Visto do exterior, os diferentes ângulos revelam uma composição que une arquitetura e jardins. A paragem é exterior, sem prever entrada nas exposições. As bancas do Yashil Bazaar expõem fruta da época, ervas, nozes, frutos secos e especiarias aromáticas. Romãs, chá e conservas são produtos associados à cozinha azerbaijana. O mercado mostra como as colheitas de diferentes regiões chegam a Baku e permite observar as compras quotidianas entre cestos de fruta, legumes em conserva e especialidades locais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almoço incluído e alojamento em Baku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 4: Baku – Shamakhi – Kish – Sheki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeno-almoço e partida para Sheki. Pelo caminho, visita ao Mausoléu de Diri Baba, em Maraza, e à Mesquita Juma de Shamakhi. Construído em 1402, Diri Baba é um mausoléu de dois pisos encostado a uma parede rochosa. A fachada compacta de pedra, os arcos e a sala com cúpula pertencem à tradição arquitetónica Shirvan–Absheron. A posição faz parecer que o edifício nasce da falésia; lendas locais contam a sua longa história como lugar de peregrinação. A Mesquita Juma de Shamakhi tem origem no século VIII e é um dos primeiros monumentos islâmicos do país. Sismos e reconstruções marcaram a sua história; o edifício atual combina arquitetura restaurada e um lugar de culto muito mais antigo. As amplas salas de oração e cúpulas apresentam o património religioso da antiga capital de Shirvan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almoço durante o percurso. Visita à igreja de Kish e ao centro histórico de Sheki, ligado à Rota da Seda e às tradições artesanais. A igreja de pedra de Kish situa-se numa aldeia ao pé das montanhas arborizadas, perto de Sheki. A cúpula e o interior recolhido apresentam o património cristão associado à antiga Albânia Caucasiana, reino histórico distinto da Albânia atual. A apresentação museológica explica as várias fases do edifício e os achados arqueológicos da área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visita ao Palácio dos Khans de Sheki, conhecido pelos vitrais coloridos e pinturas murais. O centro histórico de Sheki e o Palácio do Khan são Património Mundial da UNESCO, ligados à Rota da Seda, à produção de seda e ao comércio. Casas de mercadores e caravançarais recordam esse passado. No palácio do século XVIII, flores e cenas de caça decoram as paredes; as janelas shebeke combinam vidro colorido e madeira encaixada sem pregos ou cola. A luz projeta padrões geométricos nas salas, revelando a perícia dos artesãos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alojamento em Sheki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 5: Sheki – Lagodekhi – Sighnaghi – Kakabeti – Tbilisi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeno-almoço e partida para a fronteira de Lagodekhi. Depois das formalidades, mudança de guia e veículo para continuar pela Geórgia. Almoço e visita a Sighnaghi, com as suas varandas tradicionais, muralhas e vistas para o Vale de Alazani. As muralhas e torres defensivas de Sighnaghi rodeiam ruas de pequenas casas com varandas de madeira trabalhada. Numa colina da Kakheti, a vila olha para o vale de Alazani e o Grande Cáucaso. A posição explica a ligação entre o povoado fortificado, as vinhas e as aldeias agrícolas da planície.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À tarde, visita à adega familiar Velino, em Kakabeti, e prova de vinhos produzidos em qvevri de terracota. Os qvevri são grandes recipientes de barro enterrados para fermentar e conservar o vinho. O método tradicional mantém frequentemente o mosto em contacto com películas e sementes, criando cores e texturas próprias. Este saber transmite-se nas famílias e adegas de aldeia; a UNESCO reconhece o método como património imaterial, não cada adega como sítio do Património Mundial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chegada a Tbilisi e alojamento. As condições de passagem da fronteira serão reconfirmadas antes da viagem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 6: Tbilisi – Mtskheta – Tbilisi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeno-almoço e visita a Tbilisi: Igreja de Metekhi, ruas da Cidade Velha, sinagoga, Catedral de Sioni, Basílica de Anchiskhati e Fortaleza de Narikala. A cidade velha de Tbilisi desenvolveu-se junto ao Mtkvari, sob a colina de Narikala. Varandas de madeira avançam sobre ruelas; igrejas, sinagoga e bairro dos banhos recordam as comunidades que formaram a cidade. Metekhi domina o rio desde a rocha, enquanto a pequena basílica Anchiskhati contrasta com a maior Catedral de Sioni. O percurso apresenta a capital através dos seus bairros e da arquitetura religiosa diversa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempo livre para almoço. Continuação para Mtskheta e visita ao Mosteiro de Jvari e à Catedral de Svetitskhoveli. Mtskheta foi capital do antigo reino da Ibéria e continua a ser um centro do cristianismo georgiano. A igreja de Jvari, do século VI, domina a confluência do Aragvi e do Mtkvari; a planta em cruz marcou a arquitetura religiosa georgiana. Na cidade, a Catedral Svetitskhoveli do século XI liga-se à tradição da túnica de Cristo e às sepulturas reais. Ambos os monumentos pertencem ao Património Mundial de Mtskheta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regresso a Tbilisi, jantar num restaurante tradicional e alojamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 7: Tbilisi – Ananuri – Gudauri – Gergeti – Stepantsminda – Tbilisi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depois do pequeno-almoço, partida para o Grande Cáucaso. Paragem na albufeira de Zhinvali e visita à Fortaleza de Ananuri. Ananuri é um conjunto fortificado sobre o reservatório de Zhinvali, na Estrada Militar Georgiana. Torres e muralhas rodeiam igrejas com cruzes, videiras e animais esculpidos nas fachadas. Foi bastião dos senhores do Aragvi e mostra como um centro religioso e uma residência defensiva partilhavam o mesmo recinto protegido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuação para o miradouro de Gudauri e Stepantsminda. Subida em veículo todo-o-terreno à Igreja da Trindade de Gergeti; se o tempo permitir, vista para o Monte Kazbegi. A Igreja da Trindade de Gergeti é um templo de pedra do século XIV acima de Stepantsminda, entre os altos picos do Cáucaso. Torre sineira separada e igreja com cúpula ocupam uma crista aberta, onde o cenário se destaca tanto como a pedra trabalhada. Em dias claros vê-se o monte Kazbek; vista e acesso dependem do tempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almoço num restaurante tradicional. Regresso a Tbilisi, jantar livre e alojamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 8: Tbilisi – David Gareja – Kakabeti – Tbilisi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeno-almoço e partida para Kakheti. Visita ao complexo monástico de David Gareja e ao Mosteiro de Lavra, com igrejas, capelas e celas escavadas na rocha. A tradição monástica de David Gareja começou no século VI nas colinas áridas do sudeste georgiano. Na Lavra, celas e capelas escavadas no arenito mostram como os monges adaptaram a rocha à oração e ao quotidiano. As falésias claras e a vegetação escassa explicam o isolamento deste povoado religioso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almoço num restaurante local. À tarde, visita à adega familiar Velino, em Kakabeti, para uma prova de vinhos produzidos em qvevri. Os qvevri são grandes recipientes de barro enterrados para fermentar e conservar o vinho. O método tradicional mantém frequentemente o mosto em contacto com películas e sementes, criando cores e texturas próprias. Este saber transmite-se nas famílias e adegas de aldeia; a UNESCO reconhece o método como património imaterial, não cada adega como sítio do Património Mundial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regresso a Tbilisi, jantar livre e alojamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 9: Partida de Tbilisi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Transfer opcional para o aeroporto de Tbilisi e partida no voo de regresso, de acordo com o horário previsto.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="rId1"/>
+      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1850" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="500" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2500"/>
+        <w:tab w:val="left" w:pos="5000"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">+994 51 585 55 64</w:t>
     </w:r>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="D5A800"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
       </w:rPr>
-      <w:t xml:space="preserve">   /   </w:t>
+      <w:t xml:space="preserve">/ </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">+994 50 644 93 49</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">incoming@vatravel.az</w:t>
     </w:r>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="D5A800"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
       </w:rPr>
-      <w:t xml:space="preserve">   /   </w:t>
+      <w:t xml:space="preserve">/ </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
-      <w:t xml:space="preserve">vatravel.az</w:t>
+      <w:t xml:space="preserve">www.vatravel.az</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="1943100" cy="295275"/>
-[...5 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="2080000" cy="315410"/>
+          <wp:docPr id="1" name="VATRAVEL logo"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="VATRAVEL logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId0" cstate="none"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1943100" cy="295275"/>
+                    <a:ext cx="2080000" cy="315410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:rtl w:val="false"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:lang w:val="pt-PT" w:eastAsia="pt-PT"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...185 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/programme.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a63efc434dd37a726e10fd4814f5a8d5b324e9f9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/></Relationships>
 </file>
-
-[...33 lines deleted...]
-</file>