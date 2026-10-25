--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,985 +1,580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...20 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...28 lines deleted...]
-          <w:szCs w:val="34"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="BF8F00"/>
         </w:rPr>
         <w:t xml:space="preserve">Baku: as chamas que dançam ao vento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...67 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 noites</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:before="80" w:after="180"/>
+        <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5334000" cy="2886075"/>
-[...5 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:extent cx="6026150" cy="1980569"/>
+            <wp:docPr id="2" name="Programme photo" descr="Baku: as chamas que dançam ao vento"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2" name="Programme photo"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5334000" cy="2886075"/>
+                      <a:ext cx="6026150" cy="1980569"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...54 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="160" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datas de partidas garantidas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="140" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atualmente não há partidas publicadas neste idioma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 1: Chegada a Baku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Chegada ao aeroporto de Baku. Transfer opcional para o hotel e alojamento na cidade.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...184 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O circuito começa às 09:15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 2: Baku – Gobustan – Baku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeno-almoço e partida para Gobustan, a cerca de 60 km de Baku. A paisagem de arte rupestre de Gobustan, Património Mundial da UNESCO, conserva milhares de gravuras nos blocos de um planalto semidesértico. Caçadores, animais selvagens, barcos e grupos de dançarinos revelam a vida, as deslocações e as crenças de comunidades antigas. O museu explica estas imagens através dos povoados pré-históricos e das mudanças do ambiente, ajudando a interpretar as pequenas figuras na pedra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visita ao museu para conhecer a arte rupestre da região. Regresso a Baku e passeio por Icherisheher, a Cidade Velha, entre edifícios históricos e antigas residências dos magnatas do petróleo. Icherisheher é a cidade amuralhada de Baku, ainda habitada e reconhecida pela UNESCO com o Palácio dos Shirvanshahs e a Torre da Donzela. As ruelas ligam mesquitas, caravançarais e banhos da cidade mercantil medieval. O palácio do século XV foi residência dos governantes de Shirvan; a torre cilíndrica, com espessas paredes de pedra, é um dos monumentos mais antigos da capital. A arquitetura mostra Baku antes das transformações da era do petróleo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visita ao Palácio dos Shirvanshahs, à Torre da Donzela, às ruínas da Igreja de São Bartolomeu, ao antigo hammam e às mesquitas históricas. Almoço incluído. Jantar livre e alojamento em Baku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 3: Baku – Península de Absheron – Baku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pequeno-almoço e visita ao miradouro de Baku, com vista para a baía do Cáspio. Excursão à Península de Absheron para visitar o Templo do Fogo de Ateshgah, em Surakhani, e Yanar Dag. O recinto de pedra de Ateshgah rodeia um altar central do fogo e pequenas celas usadas pelos peregrinos. As inscrições e o pátio recordam os comerciantes hindus e sikhs que viajavam até Absheron, a par das antigas tradições locais de culto do fogo. O conjunto conservado data sobretudo dos séculos XVII e XVIII, quando as rotas comerciais ligavam Baku ao subcontinente indiano. Em Yanar Dag, o gás natural que sai da encosta alimenta uma linha de chamas na base da rocha. O fogo vem do solo, não de uma erupção vulcânica, explicando de forma visível o nome “Terra do Fogo”. A colina baixa e a rocha exposta distinguem este fenómeno natural do altar de Ateshgah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No regresso a Baku, visita ao Centro Heydar Aliyev (visita exterior), de Zaha Hadid, e ao Yashil Bazaar, conhecido pelos produtos frescos, especiarias e especialidades locais. O Centro Heydar Aliyev de Zaha Hadid distingue-se pelas curvas brancas contínuas: a superfície eleva-se da praça e dobra-se até formar a cobertura, evitando as linhas retas de uma fachada convencional. Visto do exterior, os diferentes ângulos revelam uma composição que une arquitetura e jardins. A paragem é exterior, sem prever entrada nas exposições. As bancas do Yashil Bazaar expõem fruta da época, ervas, nozes, frutos secos e especiarias aromáticas. Romãs, chá e conservas são produtos associados à cozinha azerbaijana. O mercado mostra como as colheitas de diferentes regiões chegam a Baku e permite observar as compras quotidianas entre cestos de fruta, legumes em conserva e especialidades locais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almoço incluído e alojamento em Baku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 4: Baku: arte, museus e marginal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depois do pequeno-almoço, visita ao espaço de arte contemporânea YARAT e ao Museu do Tapete. A forma de tapete enrolado do museu anuncia a coleção. Cores, bordaduras geométricas e motivos florais distinguem tradições regionais; tecidos planos e tapetes de nós mostram técnicas diferentes. As exposições explicam o seu papel nas casas e cerimónias, revelando o trabalho artesanal por trás de um objeto familiar. YARAT apresenta arte contemporânea num edifício industrial reconvertido junto à frente marítima. Pintura, instalações, fotografia e vídeo exploram a vida e as ideias do Azerbaijão e da região. Oferece uma perspetiva diferente das coleções históricas de Baku; as obras variam com as exposições.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Passeio pela marginal do Cáspio e almoço num restaurante local. À tarde, visita ao Museu Nacional de História do Azerbaijão e à casa de Haji Zeynalabdin Taghiyev. O Museu Nacional de História ocupa a antiga mansão do empresário petrolífero e filantropo Haji Zeynalabdin Taghiyev. Objetos arqueológicos, armas, moedas e utensílios domésticos percorrem várias épocas do Azerbaijão. Os aposentos familiares restaurados mostram também a riqueza de Baku na era do petróleo, com tetos decorados, salas de receção e mobiliário do final do século XIX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regresso ao hotel e alojamento em Baku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dia 5: Partida de Baku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Pequeno-almoço no hotel e tempo livre até ao transfer para o aeroporto, de acordo com o voo. Os quartos devem ser desocupados antes das 12:00.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="rId1"/>
+      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1850" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="500" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2500"/>
+        <w:tab w:val="left" w:pos="5000"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">+994 51 585 55 64</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...12 lines deleted...]
-        <w:szCs w:val="16"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">+994 50 644 93 49</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">incoming@vatravel.az</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...14 lines deleted...]
-      <w:t xml:space="preserve">vatravel.az</w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">www.vatravel.az</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="1943100" cy="295275"/>
-[...5 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="2080000" cy="315410"/>
+          <wp:docPr id="1" name="VATRAVEL logo"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="VATRAVEL logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId0" cstate="none"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1943100" cy="295275"/>
+                    <a:ext cx="2080000" cy="315410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:rtl w:val="false"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:lang w:val="pt-PT" w:eastAsia="pt-PT"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...185 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...38 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/programme.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/></Relationships>
+</file>