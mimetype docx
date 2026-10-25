--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,1505 +1,1092 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...20 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...28 lines deleted...]
-          <w:szCs w:val="34"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="BF8F00"/>
         </w:rPr>
         <w:t xml:space="preserve">아제르바이잔·우즈베키스탄·투르크메니스탄: 마르코 폴로의 길</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...67 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 박</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:before="80" w:after="180"/>
+        <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4572000" cy="3048000"/>
-[...5 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:extent cx="6026150" cy="1980569"/>
+            <wp:docPr id="2" name="Programme photo" descr="아제르바이잔·우즈베키스탄·투르크메니스탄: 마르코 폴로의 길"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2" name="Programme photo"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="3048000"/>
+                      <a:ext cx="6026150" cy="1980569"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...54 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="160" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">출발 보장 날짜</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="140" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">현재 이 언어로 공개된 출발 날짜가 없습니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1일차: 바쿠 도착</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">바쿠 공항에 도착합니다. 호텔 이동은 선택 서비스이며 바쿠에서 숙박합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...408 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">투어는 09:15에 시작합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2일차: 바쿠 – 고부스탄 – 바쿠</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 고부스탄의 박물관과 암각화, 진흙 화산을 방문합니다. 유네스코 세계유산인 고부스탄 암각화 문화 경관에는 반사막 고원의 바위에 수천 점의 그림이 남아 있습니다. 사냥꾼과 야생동물, 배, 함께 춤추는 사람들은 옛 주민의 생활과 이동, 믿음을 전합니다. 박물관에서는 선사 시대 정착지와 환경의 변화를 통해 그림을 설명하여 바위에 새겨진 작은 형상을 이해하도록 돕습니다. 진흙 화산은 지하 가스가 물과 퇴적물을 지나 올라오면서 만들어집니다. 회색 진흙 표면에 기포가 터지고 분출구 주변에 작은 원뿔이 쌓여 용암 화산과 다른 지형을 형성합니다. 아제르바이잔에는 이러한 지질 현상이 특히 많이 모여 있습니다. 고부스탄 암각화의 유네스코 유산과는 별개의 자연 명소입니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">바쿠로 돌아와 비비헤이바트 모스크를 관람합니다. 비비 헤이바트는 바쿠 남쪽 입구에서 카스피해 연안을 마주하는 순례 모스크입니다. 현재 단지는 소련 시기에 파괴된 역사적 성소를 재건한 것입니다. 돔과 미나레트, 장식된 내부는 도시의 이슬람 유산을 보여 줍니다. 현재도 예배가 이루어져 방문은 당시 출입·예배 규정을 따릅니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">이체리셰헤르의 시르반샤 궁전, 처녀의 탑, 성 바르톨로메오 교회 유적, 옛 하맘과 역사 모스크를 둘러봅니다. 이체리셰헤르는 지금도 주민이 사는 바쿠의 성곽 구시가지로 시르반샤 궁전, 처녀의 탑과 함께 유네스코 세계유산에 올라 있습니다. 좁은 골목은 중세 무역 도시의 모스크와 대상 숙소, 목욕탕을 연결합니다. 15세기 궁전군은 시르반 통치자의 거처였고 두꺼운 돌벽의 원통형 탑은 도시의 오래된 상징입니다. 석유 산업이 주변 거리를 바꾸기 전 바쿠의 모습을 보여 줍니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">중식 포함, 석식 자유식. 바쿠 숙박.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3일차: 바쿠 – 압셰론 반도 – 바쿠</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 카스피해 만이 내려다보이는 바쿠 전망대를 방문합니다. 압셰론 반도의 수라하니에 있는 아테슈가 불의 사원과 야나르다그를 둘러봅니다. 아테슈가의 돌담 안에는 중앙 불 제단과 순례자들이 사용하던 작은 방들이 있습니다. 비문과 안뜰은 오래된 불 숭배 전통과 함께 압셰론을 찾았던 힌두교·시크교 상인들의 역사를 전합니다. 현존 건물은 주로 17~18세기에 지어졌으며 당시 무역로는 바쿠와 인도 아대륙을 연결했습니다. 야나르 다그에서는 산비탈에서 새어 나오는 천연가스가 바위 아래에 길게 이어진 불꽃을 유지합니다. 화산 분출이 아니라 지하 가스가 만드는 불로, 아제르바이잔이 ‘불의 나라’로 불리는 이유를 보여 줍니다. 낮은 언덕과 드러난 암석은 아테슈가 불 제단과 다른 자연 현상을 설명합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">바쿠로 돌아와 자하 하디드가 설계한 헤이다르 알리예프 센터 (외관 관람만)와 신선한 농산물, 향신료, 지역 특산품으로 알려진 야실 바자르를 방문합니다. 자하 하디드가 설계한 헤이다르 알리예프 센터는 연속적인 흰 곡면이 특징입니다. 광장에서 솟아오른 표면이 접히며 지붕이 되어 일반적인 직선형 외벽과 다른 형태를 만듭니다. 외부에서 각도를 바꾸어 보면 건물과 녹지가 하나의 구성을 이루는 것을 볼 수 있습니다. 이 방문은 외관 관람이며 전시실 입장을 포함한다는 뜻은 아닙니다. 야실 바자르의 가판에는 제철 과일과 허브, 견과류, 말린 과일, 향신료가 놓여 있습니다. 석류와 차, 저장 식품은 아제르바이잔 식탁과 연결되는 품목입니다. 여러 지역의 농산물이 바쿠로 모이는 모습을 보여 주며 과일 바구니와 절임 채소, 지역 특산품 가게에서 일상적인 장보기를 살펴볼 수 있습니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">중식 포함. 바쿠 숙박.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4일차: 바쿠: 예술, 박물관과 해안 산책로</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 YARAT 현대미술 공간과 카펫 박물관을 방문합니다. 말린 카펫 모양의 박물관 건물은 내부 컬렉션을 예고합니다. 색상과 기하학적 테두리, 꽃무늬에서 지역별 직조 전통을 구분할 수 있고 평직과 매듭 카펫은 서로 다른 기술을 보여 줍니다. 전시는 가정과 의식에서 카펫이 맡는 역할을 설명하며 익숙한 장식품 뒤의 수공예를 소개합니다. YARAT은 물가의 옛 산업 건물을 개조한 공간에서 현대미술을 소개합니다. 회화와 설치, 사진, 영상은 아제르바이잔과 주변 지역의 현대 생활과 생각을 탐구합니다. 바쿠의 역사 컬렉션과 다른 관점을 제공하며 작품은 전시 일정에 따라 바뀝니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">카스피해 해안 산책로를 걸으며 현지 식당에서 중식을 합니다. 오후에는 아제르바이잔 국립역사박물관과 하지 제이날랍딘 타기예프의 저택을 관람합니다. 국립 역사박물관은 석유 사업가이자 자선가 하지를 제이날라브딘 타기예프의 옛 저택에 있습니다. 고고학 유물과 무기, 동전, 생활용품은 아제르바이잔의 여러 시대를 소개합니다. 복원된 가족 공간의 장식 천장과 접견실, 19세기 말 가구는 바쿠의 석유 부를 보여 줍니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">호텔로 돌아와 바쿠 숙박.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5일차: 바쿠 – 구바 – 히날리그 – 바쿠 – 타슈켄트</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">아침에 구바의 붉은 마을 크르므즈 가사바로 출발합니다. 전통 카펫 공방을 방문하고 현지 가정에서 중식합니다. 오후에는 히날리그의 지역역사박물관을 방문합니다. 히날리그의 석조 가옥은 가파른 산비탈에 밀집해 있으며 지붕과 테라스는 지형에 맞추어 지어졌습니다. 주민들은 고유 언어를 보존하고 계절 이동과 연결된 목축 생활을 이어갑니다. 세계유산에는 마을과 여름·겨울 목초지를 잇는 쾨치 욜루 이동 경로, 주민의 문화 경관이 포함됩니다. 건물뿐 아니라 살아 있는 산지 방목 전통도 유산의 일부입니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">바쿠로 돌아와 공항에서 타슈켄트 직항편을 이용합니다. 새벽에 도착해 현지 가이드와 운전기사의 안내로 호텔에 이동해 숙박합니다. 항공편 시간은 출발 전에 재확인합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6일차: 타슈켄트 – 사마르칸트</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 타슈켄트 구시가지의 하즈라티 이맘 복합단지, 바라크 칸 마드라사, 틸리야 셰이크 모스크와 아부 바크르 카팔 샤시 영묘를 관람합니다. 타슈켄트의 하즈라티 이맘 단지는 마드라사와 모스크, 카팔 샤시 영묘를 모아 놓았습니다. 지붕이 덮인 초르수 시장과 응용미술박물관의 목공예·장식품은 서로 다른 도시의 모습을 보여 줍니다. 지하철역은 모자이크와 대리석, 주제 장식을 사용하며 코스모나브틀라르는 우주 탐험을, 알리셰르 나보이는 지역 문학과 건축 유산을 표현합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">초르수 바자르, 응용미술박물관, Kosmonavtlar 및 Alisher Navoi 지하철역을 방문합니다. 중식 후 아미르 티무르 광장과 극장 광장을 둘러보고 오후에 역에서 사마르칸트행 열차를 이용합니다. 도착 후 호텔로 이동합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7일차: 사마르칸트</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 레기스탄 광장의 울루그베크, 셰르도르, 틸라카리 마드라사를 방문합니다. 사마르칸트의 세계유산 건축물은 티무르 왕조의 권력과 학문의 중심지였던 역사를 전합니다. 레기스탄의 세 마드라사는 타일 문과 문양 외벽으로 광장을 둘러싸며 구르 에미르는 티무르와 관련된 왕조 영묘입니다. 비비하눔의 큰 규모와 샤히진다의 밀집한 무덤은 유약 타일과 서예, 기하학 장식의 다양한 쓰임을 보여 줍니다. 시아브 시장의 식료품 가판에는 무역 전통이 이어집니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">구르에 아미르 영묘, 비비하눔 모스크와 시아브 바자르를 둘러봅니다. 현지 식당에서 중식 후 샤히진다 묘역을 관람합니다. 사마르칸트 숙박.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8일차: 사마르칸트 – 부하라</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 역에서 부하라로 이동하며 열차 좌석이 없으면 차량을 이용합니다. 사만 왕조 영묘, 차슈마 아유브, 볼로 하우즈 모스크와 아르크 성을 방문합니다. 부하라의 세계유산 역사 지구는 무역·종교 도시의 구조를 보존합니다. 사만 왕조 영묘는 색 타일 대신 벽돌로 정교한 무늬를 만듭니다. 아르크는 통치자의 요새였으며 칼랸 미나레트와 주변 모스크, 마드라사는 종교 중심지를 이룹니다. 시장 돔과 라비하우즈 연못은 상업과 학문, 교류가 같은 거리에서 이루어졌음을 보여 줍니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">중식 후 칼리안 미나레트, Poi Kalyan 모스크, 미르 아랍 마드라사, Toki Zargaron·Toki Telpak Furushon·Toki Sarafon 시장, 울루그베크와 Abdullazizkhan 마드라사, Magoki Attori 모스크, Lyabi Hauz와 Chor Minor를 둘러봅니다. 부하라 숙박.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9일차: 부하라 – 히바</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">조식 후 키질쿰 사막을 지나 차량으로 히바까지 약 451 km, 7시간 이동합니다. 이동 중 중식. 호텔 도착 후 자유 시간이며 히바에서 숙박합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...96 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10일차: 히바</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 이찬 칼라를 둘러봅니다. 이찬 칼라는 두꺼운 흙 성벽으로 둘러싸인 히바의 세계유산 내성입니다. 칼타 미노르는 넓고 미완성된 형태와 청록색 타일이 특징이며 더 높은 이슬람 호자 미나레트는 지붕 위로 솟습니다. 좁은 골목에 궁전과 마드라사, 영묘가 모여 있고 조각된 나무 기둥과 장식 안뜰은 옛 칸국 수도의 공예를 보여 줍니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">칼타 미노르, 쿠냐 아르크 요새, Mohammed Rahim Khan 및 Islam Khodja 마드라사, 타슈 호블리 궁전, Pahlavan Mahmud 영묘와 Allakulikhan 마드라사를 방문합니다. 현지 식당에서 중식 후 역사 성곽 안의 호텔에서 숙박합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11일차: 히바 – 다쇼구즈 – 다르바자</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">조식 후 샤바트 국경을 통해 투르크메니스탄에 들어갑니다. 다쇼구즈 지역을 지나 다르바자까지 약 300 km 이동합니다. 가스 분화구와 황혼의 풍경을 감상합니다. 바비큐 석식 후 분화구 근처에서 숙박합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...36 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12일차: 다르바자 – 아시가바트</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">피크닉 조식 후 차량으로 약 280 km 떨어진 아시가바트로 이동합니다. 오후에는 대통령궁, Ruhyyet 궁전, 웨딩 팰리스, Yildyz 호텔, 관람차, 헌법 기념비, 중립 아치, 독립 기념비와 공원, Ertogrul Gazi 모스크, 체육시설과 주거 복합단지를 둘러봅니다. 중식 포함. 아시가바트 숙박.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...140 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13일차: 아시가바트 – 니사 – 킵차크 – 아시가바트</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 바기르 인근 니사 요새와 국립역사민족박물관을 관람합니다. 니사의 파르티아 요새 세계유산은 코페트다그 산기슭 근처 옛 니사와 새 니사의 유적을 포함합니다. 옛 니사는 파르티아의 중요한 왕실 중심지였습니다. 발굴된 벽과 의례 공간, 저장 건물은 지역 전통과 헬레니즘 영향을 결합한 문화를 보여 줍니다. 근처 아시가바트의 현대 대리석 대로보다 훨씬 오래된 역사입니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">킵차크의 Turkmenbashy Ruhy 모스크와 Halk Hakydasy 기념단지, Watan Mukaddesligi 박물관을 방문합니다. 중식 포함. 아시가바트 숙박.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14일차: 아시가바트 – 아르카다그 – 괴크데페 – 아시가바트</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">조식 후 코페트다그 산기슭의 아르카다그를 지나 괴크데페로 이동합니다. 아할테케 말 농장, 괴크데페 요새와 Saparmyrat Hajy 모스크를 방문합니다. 아할테케 말의 이름은 아할 오아시스와 테케족에서 비롯됩니다. 가는 체형과 긴 목, 고운 털은 여러 세대의 투르크멘 사육을 통해 발전한 품종의 특징입니다. 사육 지식과 말 장식 전통은 유네스코 무형문화유산입니다. 농장 방문은 이 문화적 상징을 돌보고 훈련하는 방식을 소개합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">현지 가족을 만나 전통 의상, 카펫과 펠트 제작, dograma·ishlekli·전통 빵·pishme 요리를 배우고 함께 중식합니다. 아시가바트로 돌아와 Gulistan 바자르를 둘러보고 호텔에서 숙박합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15일차: 아시가바트 출발</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">아시가바트 국제공항으로 이동해 귀국편에 탑승합니다.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="rId1"/>
+      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1850" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="500" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2500"/>
+        <w:tab w:val="left" w:pos="5000"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">+994 51 585 55 64</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">   /   </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">+994 50 644 93 49</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">incoming@vatravel.az</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">   /   </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
       </w:rPr>
-      <w:t xml:space="preserve">vatravel.az</w:t>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">www.vatravel.az</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="1943100" cy="295275"/>
-[...5 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="2080000" cy="315410"/>
+          <wp:docPr id="1" name="VATRAVEL logo"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="VATRAVEL logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId0" cstate="none"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1943100" cy="295275"/>
+                    <a:ext cx="2080000" cy="315410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:rtl w:val="false"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Malgun Gothic" w:cs="Arial"/>
+        <w:lang w:val="ko-KR" w:eastAsia="ko-KR"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...185 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/programme.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5173b1d57952c99d7b74630c07dd4de112561c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/></Relationships>
 </file>
-
-[...33 lines deleted...]
-</file>