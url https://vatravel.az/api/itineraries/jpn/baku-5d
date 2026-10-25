--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,985 +1,580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...20 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...28 lines deleted...]
-          <w:szCs w:val="34"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="BF8F00"/>
         </w:rPr>
         <w:t xml:space="preserve">バクー：風に揺れる炎</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...67 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 泊</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:before="80" w:after="180"/>
+        <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5334000" cy="2886075"/>
-[...5 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:extent cx="6026150" cy="1980569"/>
+            <wp:docPr id="2" name="Programme photo" descr="バクー：風に揺れる炎"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2" name="Programme photo"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5334000" cy="2886075"/>
+                      <a:ext cx="6026150" cy="1980569"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...54 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="160" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">催行保証の出発日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="140" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">現在、この言語での出発日は公開されていません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1日目: バクー到着</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">バクー空港到着。ホテルへの送迎はオプションです。バクー泊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...184 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ツアーは09:15に開始します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2日目: バクー – ゴブスタン – バクー</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朝食後、バクーから約60 kmのゴブスタンへ。 世界遺産ゴブスタンの岩絵は、半砂漠の台地に点在する巨石に数千点残されています。狩人、野生動物、舟、集団で踊る人々の姿が、古代の暮らしや移動、信仰を伝えます。博物館では先史時代の集落と環境の変化を通じて図像を解説し、石に刻まれた小さな形の意味を理解できます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">博物館で岩絵を見学します。バクーに戻り、旧市街イチェリシェヘルの歴史的建造物や石油王の旧邸宅を巡ります。シルヴァンシャー宮殿、少女の塔、聖バルトロマイ教会跡、古いハマム、歴史あるモスクを見学。 イチェリシェヘルは今も人々が暮らす城壁内の旧市街で、シルヴァンシャー宮殿と少女の塔とともに世界遺産に登録されています。細い路地は中世の交易都市を支えたモスク、隊商宿、浴場を結びます。15世紀の宮殿群はシルヴァンの支配者の居城であり、厚い石壁の円筒形の塔は街の古い象徴です。石油産業で周辺の街並みが変わる以前のバクーを伝えています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">昼食付き、夕食は各自。バクー泊。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3日目: バクー – アブシェロン半島 – バクー</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朝食後、カスピ海の湾を望むバクーの展望地点へ。アブシェロン半島のスラハニにあるアテシュギャーフ火の寺院とヤナル・ダグを見学します。 アテシュガーの石造りの囲いには中央の火の祭壇と、巡礼者が使った小部屋が並びます。碑文や中庭は、古い火の信仰とともに、アブシェロンを訪れたヒンドゥー教徒やシク教徒の商人を物語ります。現存する建物は主に17〜18世紀のもので、当時の商路はバクーとインド亜大陸を結んでいました。 ヤナル・ダグでは斜面から漏れる天然ガスが岩の麓で炎の帯を燃やしています。火山噴火ではなく地下のガスによる火で、「火の国」という呼び名を目で確かめられます。低い丘と露出した岩肌が、アテシュガーの火の祭壇とは異なる自然現象を示しています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">バクーに戻り、ザハ・ハディド設計のヘイダル・アリエフ・センター (外観見学のみ)と、農産物や香辛料、特産品で知られるヤシル・バザールへ。 ザハ・ハディドによるヘイダル・アリエフ・センターは、連続する白い曲面が特徴です。広場から立ち上がる表面が折り返して屋根となり、一般的な直線の正面とは異なる形をつくります。外から角度を変えると建物と緑地が一体になった構成が分かります。この立ち寄りは外観見学で、展示室への入場を約束するものではありません。 ヤシル・バザールには季節の果物、ハーブ、ナッツ、ドライフルーツ、香辛料が並びます。ザクロ、茶、保存食はアゼルバイジャンの食卓に結びつく品々です。各地の農産物がバクーへ集まり、果物の籠や漬物、地元の特産品の売り場で日常の買い物の様子を見られます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">昼食付き。バクー泊。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4日目: バクー：アート、博物館、海辺</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朝食後、YARAT現代アート空間と絨毯博物館を見学。 巻いた絨毯の形をした博物館は、内部の収蔵品を建物そのもので表しています。色、幾何学的な縁取り、花模様に地方ごとの伝統があり、平織りと結び目をつくる絨毯では技法が異なります。展示は家庭や儀式での役割を説明し、身近な品に込められた工芸を紹介します。 YARATは水辺の産業建築を改修した空間で現代美術を紹介します。絵画、インスタレーション、写真、映像がアゼルバイジャンや周辺地域の現代の生活と考えを探ります。歴史コレクションとは異なる視点が得られ、展示作品は展覧会ごとに変わります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">カスピ海沿いの遊歩道を歩き、地元レストランで昼食を取ります。午後はアゼルバイジャン国立歴史博物館とハジ・ゼイナラブディン・タギエフの邸宅を見学。 国立歴史博物館は石油事業家で慈善家でもあったハジ・ゼイナラブディン・タギエフの旧邸宅にあります。考古資料、武器、貨幣、生活用品がアゼルバイジャンの各時代を伝えます。復元された家族の部屋では、装飾天井、応接間、19世紀末の家具に石油の富が表れています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホテルに戻り、バクー泊。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5日目: バクー出発</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">ホテルで朝食後、航空便に合わせて空港送迎まで自由行動。客室のチェックアウトは12:00までです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="rId1"/>
+      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1850" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="500" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2500"/>
+        <w:tab w:val="left" w:pos="5000"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">+994 51 585 55 64</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...12 lines deleted...]
-        <w:szCs w:val="16"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">+994 50 644 93 49</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">incoming@vatravel.az</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...14 lines deleted...]
-      <w:t xml:space="preserve">vatravel.az</w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">www.vatravel.az</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="1943100" cy="295275"/>
-[...5 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="2080000" cy="315410"/>
+          <wp:docPr id="1" name="VATRAVEL logo"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="VATRAVEL logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId0" cstate="none"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1943100" cy="295275"/>
+                    <a:ext cx="2080000" cy="315410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:rtl w:val="false"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Yu Gothic" w:cs="Arial"/>
+        <w:lang w:val="ja-JP" w:eastAsia="ja-JP"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...185 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...38 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/programme.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/></Relationships>
+</file>