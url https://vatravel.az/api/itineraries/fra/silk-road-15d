--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,1505 +1,1092 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...20 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...28 lines deleted...]
-          <w:szCs w:val="34"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="BF8F00"/>
         </w:rPr>
         <w:t xml:space="preserve">Azerbaïdjan, Ouzbékistan et Turkménistan – La route de Marco Polo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:bidi w:val="false"/>
-[...67 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 nuits</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:before="80" w:after="180"/>
+        <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4572000" cy="3048000"/>
-[...5 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:extent cx="6026150" cy="1980569"/>
+            <wp:docPr id="2" name="Programme photo" descr="Azerbaïdjan, Ouzbékistan et Turkménistan – La route de Marco Polo"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2" name="Programme photo"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="3048000"/>
+                      <a:ext cx="6026150" cy="1980569"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...54 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="160" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dates de départs garantis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="140" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aucun départ n’est actuellement publié dans cette langue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 1: Arrivée à Bakou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrivée à l'aéroport de Bakou. Transfert facultatif à l'hôtel et nuit en ville.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...408 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le circuit commence à 09:15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 2: Bakou – Gobustan – Bakou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petit-déjeuner et excursion à Gobustan pour visiter le musée et découvrir les pétroglyphes de la région. Le paysage d’art rupestre de Gobustan, inscrit au patrimoine mondial de l’UNESCO, conserve des milliers de gravures sur les blocs d’un plateau semi-désertique. Chasseurs, animaux sauvages, bateaux et groupes de danseurs témoignent de la vie, des déplacements et des croyances des communautés anciennes. Le musée explique ces images à travers les habitats préhistoriques et les changements de l’environnement, donnant des clés pour lire les figures sur la pierre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuation vers les volcans de boue et retour à Bakou pour visiter la mosquée Bibi-Heybat. Les volcans de boue résultent de gaz remontant à travers l’eau et les sédiments souterrains. Des bulles percent la surface grise et de petits cônes s’accumulent autour des évents, créant un paysage nu façonné par la boue plutôt que par la lave. L’Azerbaïdjan en possède une concentration exceptionnelle. Ce phénomène naturel est distinct du site UNESCO d’art rupestre de Gobustan. Bibi-Heybat est une mosquée de pèlerinage à l’entrée sud de Bakou, face à la côte caspienne. Le complexe actuel reconstitue un sanctuaire historique détruit à l’époque soviétique. Coupoles, minarets et intérieur décoré en font un repère de l’héritage islamique. Le lieu demeure actif, et la visite suit les règles d’accès et de prière.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promenade dans Icherisheher, avec le palais des Chirvanchahs, la tour de la Vierge, les ruines de l'église Saint-Barthélemy, d'anciens hammams et des mosquées historiques. Icherisheher est la cité fortifiée de Bakou, toujours habitée et reconnue par l’UNESCO avec le palais des Chirvanchahs et la tour de la Vierge. Ses ruelles relient mosquées, caravansérails et bains de la ville marchande médiévale. Le palais du XVe siècle était la résidence des souverains de Chirvan ; la tour cylindrique aux épais murs de pierre compte parmi les plus anciens monuments de la capitale. Ces édifices racontent Bakou avant les transformations de l’ère pétrolière.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déjeuner inclus. Dîner libre et nuit à Bakou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 3: Bakou – Péninsule d'Absheron – Bakou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petit-déjeuner et visite du belvédère de Bakou, avec vue sur la baie de la Caspienne. Excursion dans la péninsule d'Absheron pour visiter le temple du Feu d'Ateshgah, à Surakhani, et Yanar Dag, la montagne de feu. L’enceinte de pierre d’Ateshgah entoure un autel central du feu et les petites cellules autrefois occupées par les pèlerins. Inscriptions et cour évoquent les marchands hindous et sikhs venus à Absheron, ainsi que les anciennes traditions locales du culte du feu. Le complexe conservé date principalement des XVIIe et XVIIIe siècles, lorsque les routes commerciales reliaient Bakou au sous-continent indien. À Yanar Dag, le gaz naturel qui s’échappe du versant alimente une ligne de flammes au pied de la roche. Le feu vient du sol, et non d’une éruption volcanique : une explication visible du nom « Terre de Feu ». Ce relief bas et sa roche exposée distinguent le phénomène naturel de l’autel d’Ateshgah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De retour à Bakou, visite du Centre culturel Heydar Aliyev (visite extérieure uniquement), conçu par Zaha Hadid, et du Yashil Bazaar, réputé pour ses produits frais, ses épices et ses spécialités locales. Le Centre Heydar Aliyev de Zaha Hadid se distingue par ses courbes blanches continues : sa surface se soulève depuis la place puis se replie en toiture, évitant les lignes droites d’une façade conventionnelle. Depuis l’extérieur, les différents angles révèlent une composition réunissant architecture et espaces paysagers. L’arrêt concerne l’extérieur, sans prévoir l’entrée aux expositions. Les étals du Yashil Bazaar présentent fruits de saison, herbes, noix, fruits secs et épices parfumées. Grenades, thé et conserves font partie des produits associés à la cuisine azerbaïdjanaise. Le marché montre comment les récoltes des différentes régions arrivent à Bakou et permet d’observer les achats quotidiens, entre paniers de fruits, légumes marinés et spécialités locales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déjeuner inclus et nuit à Bakou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 4: Bakou : art, musées et promenade maritime</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Après le petit-déjeuner, visite de l'espace d'art contemporain YARAT et du musée du Tapis. La forme de tapis enroulé du musée annonce sa collection. Couleurs, bordures géométriques et motifs floraux distinguent les traditions régionales ; pièces tissées à plat et tapis noués présentent des techniques différentes. Les expositions expliquent leur rôle dans les maisons et les cérémonies, révélant le travail artisanal derrière cet objet familier. YARAT présente l’art contemporain dans un ancien bâtiment industriel près du front de mer. Peinture, installations, photographie et vidéo explorent la vie et les idées de l’Azerbaïdjan et de la région. Le lieu offre une perspective différente des collections historiques de Bakou ; les œuvres varient selon les expositions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promenade sur le boulevard au bord de la mer Caspienne et déjeuner dans un restaurant local. L'après-midi, visite du Musée national d'histoire de l'Azerbaïdjan et de la maison de Haji Zeynalabdin Taghiyev. Le Musée national d’histoire occupe l’ancienne demeure de l’entrepreneur pétrolier et philanthrope Haji Zeynalabdin Taghiyev. Objets archéologiques, armes, monnaies et objets domestiques racontent différentes époques de l’Azerbaïdjan. Les pièces familiales restaurées montrent aussi la richesse de Bakou à l’ère pétrolière, avec plafonds décorés, salons de réception et mobilier de la fin du XIXe siècle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retour à l'hôtel et nuit à Bakou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 5: Bakou – Guba – Khinalig – Bakou – Tachkent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Départ le matin vers Guba et visite du Village Rouge, Qırmızı Qəsəbə. Continuation vers un atelier traditionnel de tapis et déjeuner chez l'habitant. L'après-midi, excursion à Khinalig et visite de son musée d'histoire locale. Les maisons de pierre de Khinalig se serrent sur un versant escarpé, avec toits et terrasses adaptés au relief. La communauté possède sa propre langue et une économie pastorale liée aux déplacements saisonniers. L’UNESCO reconnaît le paysage culturel de son peuple et la route de transhumance Köç Yolu, reliant le village aux pâturages d’été et d’hiver. Le patrimoine réunit ainsi l’habitat et la pratique vivante de l’élevage en montagne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retour à Bakou et transfert à l'aéroport pour le vol direct vers Tachkent. Arrivée au cours de la nuit, accueil par le guide et le chauffeur locaux, transfert à l'hôtel et nuit. L'horaire du vol sera reconfirmé avant le voyage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 6: Tachkent – Samarcande</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petit-déjeuner et visite de la vieille ville de Tachkent : complexe Hazrati Imam, médersa Barak-Khan, mosquée Tillya Sheikh et mausolée d'Abu Bakr Kaffal Shashi. Le complexe Hazrati Imam de Tachkent réunit médersas, mosquées et mausolée de Kaffal Shashi. Le grand bazar couvert Chorsu contraste avec le bois sculpté et les objets décoratifs du Musée des arts appliqués. Sous la ville, les stations de métro utilisent mosaïques, marbre et thèmes décoratifs : Kosmonavtlar évoque l’espace, Alisher Navoi l’héritage littéraire et architectural régional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visite du bazar Chorsu, du musée des Arts appliqués et des stations de métro Kosmonavtlar et Alisher Navoi. Déjeuner, puis découverte de la place Amir Timur et de la place du Théâtre. L'après-midi, transfert à la gare pour le train vers Samarcande. Arrivée et transfert à l'hôtel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 7: Samarcande</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petit-déjeuner et visite de la place du Registan, avec les médersas Ulugbek, Sher-Dor et Tilla-Kori. Les monuments UNESCO de Samarcande révèlent son rôle de centre du pouvoir timouride et du savoir. Les trois médersas du Registan encadrent la place de portails et façades de céramique ; Gur-e-Amir est le mausolée dynastique associé à Timur. L’ampleur de Bibi-Khanym et les tombeaux rapprochés de Shakhi-Zinda montrent différents usages de carreaux vernissés, calligraphie et géométrie. Le marché Siab poursuit la tradition marchande avec ses étals alimentaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuation vers le mausolée Gur-e Amir, la mosquée Bibi-Khanym et le bazar Siab. Déjeuner dans un restaurant local et visite l'après-midi de la nécropole Shakhi Zinda. Nuit à Samarcande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 8: Samarcande – Boukhara</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petit-déjeuner et transfert à la gare pour le trajet vers Boukhara. Si le train n'est pas disponible, le parcours sera effectué par la route. À l'arrivée, visite du mausolée des Samanides, de Chashma Ayub, de la mosquée Bolo Hauz et de la citadelle Ark. Le centre historique UNESCO de Boukhara conserve la structure d’une ville marchande et religieuse. Le mausolée des Samanides crée des motifs complexes avec la brique plutôt qu’avec la céramique colorée. L’Ark était le siège fortifié des souverains ; le minaret Kalyan et la mosquée et médersa voisines marquent le centre religieux. Coupoles marchandes et bassin de Lyabi-Hauz montrent comment commerce, savoir et vie sociale partageaient les rues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Après le déjeuner, découverte du minaret Kalyan, de la mosquée Poi Kalyan, de la médersa Miri Arab, des marchés couverts Toki Zargaron, Toki Telpak Furushon et Toki Sarafon, des médersas Ulugbek et Abdullazizkhan, de la mosquée Magoki Attori, du complexe Lyabi Hauz et de Chor Minor. Nuit à Boukhara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 9: Boukhara – Khiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Après le petit-déjeuner, départ par la route vers Khiva à travers le désert du Kyzylkoum. Le trajet est d'environ 451 km et sept heures. Déjeuner en route. Arrivée à l'hôtel et temps libre pour se reposer. Nuit à Khiva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...96 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 10: Khiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petit-déjeuner et visite d'Itchan Kala. Itchan Kala est la ville intérieure de Khiva, inscrite à l’UNESCO et entourée d’épaisses murailles de terre. Kalta Minor se reconnaît à sa forme large et inachevée et à ses céramiques turquoise ; le minaret plus haut d’Islam Khodja domine les toits. Palais, médersas et mausolées occupent les ruelles ; colonnes de bois sculpté et cours décorées montrent l’artisanat de la capitale du khanat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Découverte de Kalta Minor, de la forteresse Kunya Ark, des médersas Mohammed Rahim Khan et Islam Khodja, du palais Tash Hovli, du mausolée Pahlavan Mahmud et de la médersa Allakulikhan. Déjeuner dans un restaurant local. Nuit à l'hôtel situé dans la cité historique fortifiée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 11: Khiva – Dashoguz – Darvaza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Petit-déjeuner et transfert à la frontière de Shavat pour entrer au Turkménistan. Continuation vers Darvaza à travers la région de Dashoguz, sur un trajet d'environ 300 km. Visite du cratère de gaz et observation du paysage à la tombée du jour. Dîner barbecue et nuit dans la zone du cratère.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...36 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 12: Darvaza – Achgabat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Petit-déjeuner pique-nique et transfert routier d'environ 280 km vers Achgabat. L'après-midi, visite de la ville, de ses édifices et de ses monuments : palais présidentiel, palais Ruhyyet, palais des Mariages, hôtel Yildyz, grande roue panoramique, monument de la Constitution, arc de la Neutralité, monument et parc de l'Indépendance, mosquée Ertogrul Gazi, installations sportives et ensembles résidentiels. Déjeuner inclus et nuit à Achgabat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...140 lines deleted...]
-          <w:rtl w:val="false"/>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 13: Achgabat – Nisa – Kipchak – Achgabat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Après le petit-déjeuner, visite de la forteresse de Nisa, près de Bagyr, et du Musée national d'histoire et d'ethnographie. Les Forteresses parthes de Nisa, patrimoine UNESCO, conservent les vestiges de l’Ancienne et de la Nouvelle Nisa près du Kopet Dag. L’Ancienne Nisa fut un important centre royal parthe. Murs, espaces cérémoniels et magasins dégagés par les fouilles révèlent une culture mêlant traditions locales et influences hellénistiques, bien avant les avenues de marbre d’Achgabat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuation vers Kipchak pour découvrir la mosquée Turkmenbashy Ruhy. Visite du complexe commémoratif Halk Hakydasy et du musée Watan Mukaddesligi. Déjeuner inclus et nuit à Achgabat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 14: Achgabat – Arkadag – Gokdepe – Achgabat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petit-déjeuner et départ vers Gokdepe en passant par Arkadag, au pied des montagnes du Kopetdag. Visite d'un élevage de chevaux Akhal-Teke, de la forteresse de Gokdepe et de la mosquée Saparmyrat Hajy. Le cheval Akhal-Teke tire son nom de l’oasis d’Ahal et du peuple Teke. Silhouette élancée, long cou et robe fine distinguent la race, développée par des générations d’éleveurs turkmènes. Savoirs de l’élevage et traditions décoratives sont reconnus comme patrimoine immatériel UNESCO. La visite présente les soins et l’entraînement de cet emblème culturel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rencontre avec une famille locale pour découvrir les vêtements traditionnels, la fabrication des tapis et du feutre, ainsi que la préparation de plats tels que le dograma et l'ishlekli, du pain traditionnel et des pishme. Déjeuner partagé avec la famille. Retour à Achgabat et visite du bazar Gulistan. Nuit à l'hôtel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="260" w:after="140" w:line="360" w:lineRule="auto"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="F2CE00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:color w:val="171717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jour 15: Départ d'Achgabat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="202020"/>
         </w:rPr>
         <w:t xml:space="preserve">Transfert à l'aéroport international d'Achgabat et départ sur le vol retour.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="rId1"/>
+      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1850" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="500" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2500"/>
+        <w:tab w:val="left" w:pos="5000"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">+994 51 585 55 64</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">   /   </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">+994 50 644 93 49</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
       </w:rPr>
       <w:t xml:space="preserve">incoming@vatravel.az</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">   /   </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="575757"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:color w:val="F2CE00"/>
       </w:rPr>
-      <w:t xml:space="preserve">vatravel.az</w:t>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:color w:val="777777"/>
+      </w:rPr>
+      <w:t xml:space="preserve">www.vatravel.az</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
-      <w:bidi w:val="false"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="1943100" cy="295275"/>
-[...5 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="2080000" cy="315410"/>
+          <wp:docPr id="1" name="VATRAVEL logo"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="VATRAVEL logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId0" cstate="none"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1943100" cy="295275"/>
+                    <a:ext cx="2080000" cy="315410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:rtl w:val="false"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...185 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/programme.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5173b1d57952c99d7b74630c07dd4de112561c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/></Relationships>
 </file>
-
-[...33 lines deleted...]
-</file>